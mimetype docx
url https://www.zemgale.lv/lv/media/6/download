--- v0 (2025-10-01)
+++ v1 (2026-10-17)
@@ -1,591 +1,590 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="3029E910" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ZEMGALES PLĀNOŠANAS REĢIONAM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="52DEE1BA" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Reģistrācijas Nr.90002182529</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="4B869162" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Katoļu ielā 2b, Jelgavā, LV3001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="008B2C5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>zpr@zpr.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="04843D43" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="602EF2F4" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="042B5CA7" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>speciālās atļaujas (licences) saņemšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="0E8E1643" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasažieru komercpārvadājumiem ar taksometriem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="7BF8C687" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ZEMGALES PLĀNOŠANAS REĢIONĀ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00745D69" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="11E5201B" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00745D69" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="1E0D776A" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="008B2C5D" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B2C5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lūdzu izsniegt speciālo atļauju (licenci) pasažieru komercpārvadājumiem ar taksometriem Zemgales plānošanas reģionā*:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="05AADB8D" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sākot ar ______ gada ____. ______________ uz 4 (četriem) gadiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="06B572FD" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="7A090150" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pārvadātājs (komersanta nosaukums) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="46845D1D" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="5EF4EF89" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Uzņēmuma reģistrācijas Nr. ___________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="759637FA" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="1EEE7087" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Juridiskā adrese </w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>_____________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>__________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="3C5FA483" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="3C371BA5" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tālrunis ____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>____________, e-pasts _______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="292C4B8E" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="235B4C6C" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Norēķinu konta Nr. ________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="008F89CE" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="1DA64AA7" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Banka __________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______, kods __________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="0F8A9F98" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="54194EAA" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Pārvadātāju pārstāvēt tiesīgā persona _______</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="69EBBA0B" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
@@ -614,842 +613,854 @@
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Vārds, uzvārds, kontakttālrunis)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="134D17E8" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="0F9AE5F1" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pielikumā pievienots</w:t>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="44740D0B" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="33252534" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE6D44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Paziņojums par tarifiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6D44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, saskaņā ar Ministru kabineta 27.08.2019. noteikumu Nr.405 “Noteikumi par pasažieru komercpārvadājumiem ar taksometru” 1.pielikumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="33111D4C" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00EE6D44" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE6D44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Maksājuma uzdevums</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6D44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas apliecina valsts nodevas - 50,00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6D44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6D44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> samaksu, kuru ieskaita Valsts kasē speciālās atļaujas (licences) saņemšanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="329DCB8B" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="6A9672A7" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>*Speciālā atļauja (licence) derīga pasažieru pārvadājumiem ar taksometriem Zemgales plānošanas reģiona teritorijā, izņemot republikas nozīmes pilsētās Jelgavā un Jēkabpilī.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="28B964BC" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="6B5A41A2" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="0094CCAE" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informācija par personas datu apstrādi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="677CE72E" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pārzinis personas datu apstrādei</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Zemgales plānošanas reģions, adrese: Katoļu iela 2b, Jelgava, LV – 3001, tālr. (371) 63027549, elektroniskā pasta adrese: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="005C56E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>zpr@zpr.gov.lv</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DBDC3DA" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB7BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saziņa ar personas datu aizsardzības speciālistu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: elektroniskā pasta adrese: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="005C56E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>zpr@zpr.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="340F55F7" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Saziņa ar personas datu aizsardzības speciālistu</w:t>
+        <w:t>Jūsu personas datu</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: elektroniskā pasta adrese: </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+        <w:t xml:space="preserve"> (vārds uzvārds, personas kods, kontaktinformācija) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apstrādes mērķis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: pasažieru komercpārvadājumu ar taksometru licencēšanas procesa nodrošināšanai. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B61C16B" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jūsu personas datu</w:t>
+        <w:t>Tiesiskais pamats</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (vārds uzvārds, personas kods, kontaktinformācija) </w:t>
-      </w:r>
+        <w:t xml:space="preserve">: Jūsu personas datu apstrādei pārzinim tiesību aktos noteikto juridisko pienākumu izpilde (Autopārvadājumu likums 35. pants, 27.08.2019. MK noteikumi Nr. 405) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0045F3CD" w14:textId="40417DDD" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>apstrādes mērķis</w:t>
+        <w:t>Personas datu saņēmējs</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: pasažieru komercpārvadājumu ar taksometru licencēšanas procesa nodrošināšanai. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5910">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zemgales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plānošanas reģions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A6AF5B" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tiesiskais pamats</w:t>
+        <w:t>Jūsu personas dati tiks glabāti</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Jūsu personas datu apstrādei pārzinim tiesību aktos noteikto juridisko pienākumu izpilde (Autopārvadājumu likums 35. pants, 27.08.2019. MK noteikumi Nr. 405) </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+        <w:t xml:space="preserve"> saskaņā ar Arhīvu likumu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A1EC29" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Personas datu saņēmējs</w:t>
+        <w:t>Informējam, ka Jums kā datu subjektam ir tiesības</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Vidzemes plānošanas reģions. </w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="45EDA848" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pieprasīt pārzinim piekļūt Jūsu kā datu subjekta apstrādātajiem personas datiem, lūgt neprecīzo personas datu labošanu vai dzēšanu, iesniedzot pamatojumu Jūsu lūgumam, likumā noteiktajos gadījumos lūgt Jūsu personas datu apstrādes ierobežošanu, kā arī iebilst pret apstrādi; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="495DB7D1" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00CB7BFA" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniegt sūdzību par nelikumīgu, Jūsu personas, datu apstrādi Datu valsts inspekcijā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="2B619AED" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00E12B6A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="0020289A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="5A81534F" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="0020289A" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0020289A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ar informāciju par personas datu apstrādi iepazinos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="2E65D60B" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="13D11D65" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesniegšanas datums </w:t>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00745D69" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="58616469" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00745D69" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="2B55FD3E" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="1CE0F8FC" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="002E5C93" w:rsidSect="002E5C93">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="709" w:right="1133" w:bottom="709" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="7DBC9DA1" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Iesniedza</w:t>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="47F831A2" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D670D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="1794EF58" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRPr="00D670D8" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
-[...8 lines deleted...]
-    <w:p w:rsidR="0055513C" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+    <w:p w14:paraId="47AEAE21" w14:textId="77777777" w:rsidR="002E5C93" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135AF372" w14:textId="77777777" w:rsidR="0055513C" w:rsidRDefault="002E5C93" w:rsidP="002E5C93">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E12B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Paraksts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0055513C" w:rsidSect="002E5C93">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1416" w:bottom="709" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="028F647F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D47ACE9A"/>
     <w:lvl w:ilvl="0" w:tplc="B1C0B3DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B1C0B3DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -1516,51 +1527,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B5A527C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58065672"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1629,51 +1640,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="698A12F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9C0D8FC"/>
     <w:lvl w:ilvl="0" w:tplc="B1C0B3DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1741,490 +1752,504 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="174733620">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="285745548">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="11078243">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E5C93"/>
     <w:rsid w:val="002E5C93"/>
     <w:rsid w:val="0055513C"/>
+    <w:rsid w:val="007A5910"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="04FF1553"/>
+  <w15:docId w15:val="{D0D9D711-36EF-457F-A633-CDF47512D351}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...366 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002E5C93"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2255,58 +2280,58 @@
     <w:rsid w:val="002E5C93"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="002E5C93"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zpr@zpr.gov.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zpr@zpr.gov.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zpr@zpr.gov.lv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zpr@zpr.gov.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zpr@zpr.gov.lv" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zpr@zpr.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2568,58 +2593,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A56004E-CA58-4394-AA0A-AFE417A8D4D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2001</Words>
-  <Characters>1141</Characters>
+  <Words>468</Words>
+  <Characters>2674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3136</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>